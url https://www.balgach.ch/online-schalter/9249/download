--- v0 (2025-10-25)
+++ v1 (2026-05-31)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="009453AE" w:rsidP="00312B98">
+    <w:p w14:paraId="1F1D4EAF" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="009453AE" w:rsidP="00312B98">
       <w:pPr>
         <w:spacing w:before="113"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009453AE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Antrag</w:t>
       </w:r>
       <w:r w:rsidR="00A07855">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> für die Erstellung</w:t>
       </w:r>
       <w:r w:rsidR="00A07855">
         <w:rPr>
           <w:b/>
@@ -62,109 +62,109 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07855">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>eines</w:t>
       </w:r>
       <w:r w:rsidR="00A07855">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Vertrages</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00780F75" w:rsidRPr="00AA74F6" w:rsidRDefault="00780F75" w:rsidP="009453AE">
+    <w:p w14:paraId="42605003" w14:textId="77777777" w:rsidR="00780F75" w:rsidRPr="00AA74F6" w:rsidRDefault="00780F75" w:rsidP="009453AE">
       <w:pPr>
         <w:spacing w:before="113"/>
         <w:rPr>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2227"/>
         <w:gridCol w:w="8762"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00304D3F">
+      <w:tr w:rsidR="00304D3F" w14:paraId="70B9E5EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="03EA6506" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Erwerbsart:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="00701C9B">
+          <w:p w14:paraId="52325A2A" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1485"/>
                 <w:tab w:val="left" w:pos="3186"/>
                 <w:tab w:val="left" w:pos="4671"/>
                 <w:tab w:val="left" w:pos="6162"/>
               </w:tabs>
               <w:spacing w:before="67"/>
               <w:ind w:left="209"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1459955574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -419,109 +419,109 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006C0F1B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006C0F1B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="26B6D226" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2224"/>
         <w:gridCol w:w="8766"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00304D3F">
+      <w:tr w:rsidR="00304D3F" w14:paraId="559E8C2B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="4EA8CADA" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Erwerb zu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="00780F75">
+          <w:p w14:paraId="3C7AFF3D" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="00780F75">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3186"/>
                 <w:tab w:val="left" w:pos="6162"/>
               </w:tabs>
               <w:spacing w:before="67"/>
               <w:ind w:left="209"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1881590326"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -717,181 +717,181 @@
                 <w:r w:rsidR="00780F75">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00780F75">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Gesamteigentum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B43D9" w:rsidRDefault="009B43D9">
+    <w:p w14:paraId="3E7432A0" w14:textId="77777777" w:rsidR="009B43D9" w:rsidRDefault="009B43D9">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2226"/>
         <w:gridCol w:w="3194"/>
         <w:gridCol w:w="1186"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="2194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00304D3F">
+      <w:tr w:rsidR="00304D3F" w14:paraId="6E665A03" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="0AC6F846" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Veräusserer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="0E2F483C" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="46F2DF1E" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>B:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00701C9B" w14:paraId="54C14F67" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="6798164E" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:right="382"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name und Vornamen oder Firma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="006D194F">
+          <w:p w14:paraId="509C99DB" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="006D194F">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -933,51 +933,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006D194F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="006D194F">
+          <w:p w14:paraId="22C75980" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="006D194F">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -1013,83 +1013,83 @@
             </w:r>
             <w:r w:rsidR="006D194F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006D194F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00701C9B" w14:paraId="4C430917" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="170FFC56" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:right="302"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresse Wohnort/Sitz, PLZ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="006D194F">
+          <w:p w14:paraId="5B502185" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="006D194F">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -1131,51 +1131,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006D194F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="006D194F">
+          <w:p w14:paraId="2C22C096" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="006D194F">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -1211,90 +1211,90 @@
             </w:r>
             <w:r w:rsidR="006D194F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="006D194F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B">
+      <w:tr w:rsidR="00701C9B" w14:paraId="21A06152" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="42C0A5F3" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="29"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="73AB3903" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Zivilstand:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00F64995" w:rsidP="00701C9B">
+          <w:p w14:paraId="0AB70AD9" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00072E21" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1761"/>
               </w:tabs>
               <w:spacing w:before="14" w:line="278" w:lineRule="exact"/>
               <w:ind w:left="202" w:right="341"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1615018025"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1411,73 +1411,73 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>nicht verheiratet und nicht in</w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>eingetr.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="2B27E9E5" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="190" w:lineRule="exact"/>
               <w:ind w:left="429"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Partnerschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00F64995" w:rsidP="00701C9B">
+          <w:p w14:paraId="3544BF79" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00072E21" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1775"/>
               </w:tabs>
               <w:spacing w:before="14" w:line="278" w:lineRule="exact"/>
               <w:ind w:left="202" w:right="327"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2082587277"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1594,80 +1594,80 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>nicht verheiratet und nicht in</w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>eingetr.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="29725129" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="405"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Partnerschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00701C9B" w14:paraId="23FEAA17" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5420" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00E450E5">
+          <w:p w14:paraId="20C24EF2" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00E450E5">
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Telefon:   </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
@@ -1715,51 +1715,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E450E5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5570" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="595B70AE" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> E-Mail:   </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
@@ -1801,295 +1801,295 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B">
+      <w:tr w:rsidR="00701C9B" w14:paraId="55D80376" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6606" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="7BCFF6E3" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:right="1170"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Handelt es sich beim Verkaufsobjekt um die Familienwohnung des Veräusserers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00F64995" w:rsidP="00701C9B">
+          <w:p w14:paraId="743F6E0E" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00072E21" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="171"/>
               <w:ind w:left="216"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1217044396"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00701C9B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2194" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00F64995" w:rsidP="00701C9B">
+          <w:p w14:paraId="406DF836" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00072E21" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="171"/>
               <w:ind w:left="152"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-532804798"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00701C9B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="5B09A985" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2226"/>
         <w:gridCol w:w="2188"/>
         <w:gridCol w:w="2192"/>
         <w:gridCol w:w="4384"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00304D3F">
+      <w:tr w:rsidR="00304D3F" w14:paraId="7FDFB9CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="1CB9437D" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4. Erwerber:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="0A5EC2AB" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>A:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="705ECCB2" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>B:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00701C9B" w14:paraId="2B2E8F12" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="44E7F877" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:right="382"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name und Vornamen oder Firma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="1233C4FA" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -2130,51 +2130,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="671852D4" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -2210,81 +2210,81 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00701C9B" w14:paraId="52B514AE" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="34336946" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Geburtsdatum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="335A8410" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -2325,51 +2325,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="3289274A" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -2405,98 +2405,98 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00701C9B" w14:paraId="2A93EA12" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="07E7260A" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Bürgerort/e:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="49AB0468" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="319"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>(bei Ausländern: Niederlassungs- oder Aufenthaltsbewilligung, Staatsangehörigkeit):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="40D4DB27" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -2544,51 +2544,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="40E84B0C" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -2631,83 +2631,83 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00701C9B" w14:paraId="1B00A166" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="07877ECC" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:right="302"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresse Wohnort/Sitz, PLZ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="74180BCF" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -2748,51 +2748,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="5989EAC6" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -2828,90 +2828,90 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B">
+      <w:tr w:rsidR="00701C9B" w14:paraId="65D64D84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="023C7603" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="29"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="64880E28" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Zivilstand:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4380" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00F64995" w:rsidP="00701C9B">
+          <w:p w14:paraId="5293EFCC" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00072E21" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1761"/>
               </w:tabs>
               <w:spacing w:before="14" w:line="278" w:lineRule="exact"/>
               <w:ind w:left="202" w:right="341"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1720313041"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3028,72 +3028,72 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>nicht verheiratet und nicht in</w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>eingetr.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="106338BC" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="189" w:lineRule="exact"/>
               <w:ind w:left="429"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Partnerschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00F64995" w:rsidP="00701C9B">
+          <w:p w14:paraId="49842CAF" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00072E21" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1775"/>
               </w:tabs>
               <w:spacing w:before="14" w:line="278" w:lineRule="exact"/>
               <w:ind w:left="202" w:right="327"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="76796254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3210,108 +3210,108 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>nicht verheiratet und nicht in</w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>eingetr.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="6EB30BBD" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="405"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Partnerschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B" w:rsidTr="00AA74F6">
+      <w:tr w:rsidR="00701C9B" w14:paraId="69929944" w14:textId="77777777" w:rsidTr="00AA74F6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="6968A488" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="6E7CDE9A" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Güterstand:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8764" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00F64995" w:rsidP="00701C9B">
+          <w:p w14:paraId="4774BB0C" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00072E21" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4596"/>
               </w:tabs>
               <w:spacing w:before="67"/>
               <w:ind w:left="202"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-209273243"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3344,51 +3344,51 @@
                 <w:id w:val="-1111273289"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00701C9B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gütertrennung</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00F64995" w:rsidP="00701C9B">
+          <w:p w14:paraId="643893FF" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00072E21" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4596"/>
               </w:tabs>
               <w:spacing w:before="69"/>
               <w:ind w:left="202"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1786657344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3436,80 +3436,80 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> altrechtliche</w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:spacing w:val="-21"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Güterverbindung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701C9B" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00701C9B" w14:paraId="64C607C1" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="380EBAAB" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="281BFA5B" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="006C0F1B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
@@ -3554,72 +3554,72 @@
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="54602C6E" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
+          <w:p w14:paraId="08955AB8" w14:textId="77777777" w:rsidR="00701C9B" w:rsidRDefault="00701C9B" w:rsidP="00701C9B">
             <w:r w:rsidRPr="006C0F1B">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
@@ -3662,136 +3662,136 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="1C2458D3" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:spacing w:before="1" w:after="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2230"/>
         <w:gridCol w:w="8760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00304D3F">
+      <w:tr w:rsidR="00304D3F" w14:paraId="2309AEF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="397044BC" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5. Erwerbsobjekt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="42378812" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="458A55A8" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Grundstücknummer/n:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="006C0F1B">
+          <w:p w14:paraId="6704E7A5" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="006C0F1B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -3827,80 +3827,80 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="741DCEA6" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="676C004A" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lage:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="006C0F1B">
+          <w:p w14:paraId="35540A59" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="006C0F1B">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -3937,135 +3937,135 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="368D99BC" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2230"/>
         <w:gridCol w:w="714"/>
         <w:gridCol w:w="1700"/>
         <w:gridCol w:w="6346"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="48BAB26F" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="714F9CA2" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. Erwerbspreis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="1638DCCE" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="97"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
+          <w:p w14:paraId="1E7B7852" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -4104,120 +4104,120 @@
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
+          <w:p w14:paraId="01C39F16" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="42D91A50" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CF4611" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="3D5C22F2" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>und wird beglichen:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00304D3F" w:rsidRPr="00CF4611" w:rsidRDefault="00304D3F" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="12B5677F" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="545034D9" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="24084E23" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="6DAA5E5E" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="3BF32B31" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="7ACCD821" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="1F8C6852" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="688ACEDA" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="302E82D3" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="035D9546" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="38344FE2" w14:textId="77777777" w:rsidR="00CF4611" w:rsidRPr="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00CF4611"/>
+          <w:p w14:paraId="49E96672" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRPr="00CF4611" w:rsidRDefault="00304D3F" w:rsidP="00CF4611"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="1A0BF8FC" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
+          <w:p w14:paraId="585B9FA8" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -4256,51 +4256,51 @@
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="4E08CE24" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>bereits ausseramtlich bezahlt mit Valutadatum vom</w:t>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -4355,90 +4355,90 @@
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="6B2DB7E6" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
+          <w:p w14:paraId="1DD343BC" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="4CDA4083" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
+          <w:p w14:paraId="6BE9CAC9" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -4477,117 +4477,117 @@
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="03158220" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Anzahlung bei Beurkundung/Vertragsunterzeichnung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="61DD12F3" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
+          <w:p w14:paraId="53F4EE30" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+          <w:p w14:paraId="76628D1D" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="29"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="3DCC7E08" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
+          <w:p w14:paraId="690BD358" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -4627,76 +4627,140 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6346" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="05B7BA07" w14:textId="020A8466" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67" w:line="321" w:lineRule="auto"/>
               <w:ind w:right="48"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Übernahme der bestehenden Hypotheken (*)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Übernahme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bestehenden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Hypotheken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (*)</w:t>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Gläubiger (Bank):</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Gläubiger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Bank)</w:t>
+            </w:r>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Kontaktperson</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -4737,51 +4801,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="746856F6" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Valuta:</w:t>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                               </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -4836,111 +4900,111 @@
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="5A78E011" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1118"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
+          <w:p w14:paraId="792CF095" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+          <w:p w14:paraId="4C166B14" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+          <w:p w14:paraId="1316CE49" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="6CF48F33" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
+          <w:p w14:paraId="7D2678B5" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -4980,76 +5044,140 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="47F1A839" w14:textId="5F8632B8" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67" w:line="321" w:lineRule="auto"/>
               <w:ind w:right="48"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Ablösung der bestehenden Hypotheken (*)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ablösung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bestehenden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Hypotheken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (*)</w:t>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Gläubiger (Bank):</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Gläubiger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Bank)</w:t>
+            </w:r>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Kontaktperson</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -5090,51 +5218,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="1CCF5EE9" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="321" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">neuer Gläubiger (Bank): </w:t>
             </w:r>
             <w:r w:rsidR="000E4FC1">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
@@ -5289,102 +5417,102 @@
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="6EB4C96A" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
+          <w:p w14:paraId="6A38DAB1" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+          <w:p w14:paraId="222AB56F" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="29"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+          <w:p w14:paraId="5B7F23D6" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
+          <w:p w14:paraId="378EB1A5" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00701C9B" w:rsidP="004A6339">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -5423,64 +5551,98 @@
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF4611" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="7841C5CE" w14:textId="22274056" w:rsidR="00CF4611" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67" w:line="321" w:lineRule="auto"/>
               <w:ind w:right="48"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Banküberweisung per Valuta: </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Banküberweisung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Zahlungsversprechen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">per Valuta: </w:t>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -5526,55 +5688,77 @@
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Detaillierte Bankverbindung:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Detaillierte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Bankverbindung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -5727,155 +5911,156 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00701C9B" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304D3F" w:rsidRPr="00CF4611" w:rsidRDefault="00304D3F" w:rsidP="00CF4611">
+          <w:p w14:paraId="0E4E58E4" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRPr="00CF4611" w:rsidRDefault="00304D3F" w:rsidP="00CF4611">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="289FD641" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:spacing w:line="321" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00304D3F" w:rsidSect="00CF4611">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="191" w:right="340" w:bottom="280" w:left="340" w:header="436" w:footer="150" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2230"/>
         <w:gridCol w:w="4376"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="2284"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="004A6339">
+      <w:tr w:rsidR="00304D3F" w14:paraId="5A2C37FD" w14:textId="77777777" w:rsidTr="004A6339">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11080" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="16EB4113" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7. Weitere Vertragsbestimmungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="4371EA09" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="6D6CC6B0" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Besitzesantritt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="000E4FC1" w:rsidP="004A6339">
+          <w:p w14:paraId="010F4FB8" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="000E4FC1" w:rsidP="004A6339">
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
@@ -5911,79 +6096,79 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="004A6339">
+      <w:tr w:rsidR="00304D3F" w14:paraId="69AD0D0C" w14:textId="77777777" w:rsidTr="004A6339">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="042C2AD9" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Öffentl. Abgaben:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="004A6339" w:rsidP="004A6339">
+          <w:p w14:paraId="2D748207" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="004A6339" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ausseramtliche Abrechnung per:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -6044,81 +6229,81 @@
             </w:r>
             <w:r w:rsidR="000E4FC1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000E4FC1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000E4FC1" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="004A6339">
+      <w:tr w:rsidR="00304D3F" w14:paraId="4DDA1F81" w14:textId="77777777" w:rsidTr="004A6339">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="2EDA82A4" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="176"/>
               <w:ind w:right="195"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Handänderungskosten (Steuer und Gebühren):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="004A6339">
+          <w:p w14:paraId="0FD29C08" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4456"/>
               </w:tabs>
               <w:spacing w:before="142"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1731765032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E6DCC">
@@ -6169,51 +6354,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>je zur</w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hälfte</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="000E4FC1">
+          <w:p w14:paraId="1DB89934" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="000E4FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3887"/>
               </w:tabs>
               <w:spacing w:before="70"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1806696574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00780F75">
@@ -6347,82 +6532,82 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004A6339" w:rsidRPr="00476502">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004A6339" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00304D3F" w14:paraId="09B13A39" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="43F779DF" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:right="676"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Geometerkosten (Vermessung und Vermarkung):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="004A6339">
+          <w:p w14:paraId="080B29F8" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4456"/>
               </w:tabs>
               <w:spacing w:before="135"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="191198284"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E6DCC">
@@ -6473,51 +6658,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>je zur</w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hälfte</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="000E4FC1">
+          <w:p w14:paraId="2F55CD49" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="000E4FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4456"/>
               </w:tabs>
               <w:spacing w:before="69"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-623392377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E6DCC">
@@ -6644,468 +6829,1498 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004A6339" w:rsidRPr="00476502">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004A6339" w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="004A6339">
+      <w:tr w:rsidR="00304D3F" w14:paraId="6D028DA8" w14:textId="77777777" w:rsidTr="004A6339">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="6F1341DE" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Grundstückgewinnsteuer Sicherstellung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="004A6339">
+          <w:p w14:paraId="50D2E572" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="76"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="200834944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E6DCC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005E6DCC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="004A6339">
+          <w:p w14:paraId="45B933BC" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1684584864"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E6DCC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005E6DCC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="004A6339">
+      <w:tr w:rsidR="00304D3F" w14:paraId="40BEEABF" w14:textId="77777777" w:rsidTr="004A6339">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="1601687C" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Es bestehen Miet-/Pachtverträge:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="004A6339">
+          <w:p w14:paraId="4F1219AA" w14:textId="474EE59E" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="76"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1062798818"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005E6DCC">
+                <w:r w:rsidR="00607B14">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005E6DCC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00F64995" w:rsidP="004A6339">
+          <w:p w14:paraId="046F6694" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00072E21" w:rsidP="004A6339">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="502702712"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E6DCC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005E6DCC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00A07855">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00304D3F" w:rsidTr="000E4FC1">
+      <w:tr w:rsidR="00607B14" w14:paraId="38BF9248" w14:textId="77777777" w:rsidTr="004A6339">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="607484B7" w14:textId="6AF18C96" w:rsidR="00607B14" w:rsidRDefault="00607B14" w:rsidP="00607B14">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Gewährleistung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00240CDB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="711439B8" w14:textId="55335D29" w:rsidR="00607B14" w:rsidRDefault="00072E21" w:rsidP="00607B14">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1951968598"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00607B14">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>wird</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ausgeschlossen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF72E7F" w14:textId="7C8C5F32" w:rsidR="00607B14" w:rsidRDefault="00072E21" w:rsidP="00607B14">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="670841049"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00607B14">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>mit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Garantie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00607B14" w14:paraId="08FE1390" w14:textId="77777777" w:rsidTr="004A6339">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="716544D7" w14:textId="4FAB4250" w:rsidR="00607B14" w:rsidRDefault="00607B14" w:rsidP="00607B14">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Übernahme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Vertragsgrundstück</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00240CDB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="550EE424" w14:textId="2D6770C7" w:rsidR="00607B14" w:rsidRDefault="00072E21" w:rsidP="00607B14">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1779674058"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00240CDB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>gereinigt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3753129E" w14:textId="5EC8F7FA" w:rsidR="00607B14" w:rsidRDefault="00072E21" w:rsidP="00607B14">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1201938327"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00607B14">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607B14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>besenrein</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00240CDB" w14:paraId="1FFDA022" w14:textId="77777777" w:rsidTr="00072E21">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1056"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C2CD2D" w14:textId="5B4A11C9" w:rsidR="00240CDB" w:rsidRDefault="00240CDB" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Wurde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00072E21">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das</w:t>
+            </w:r>
+            <w:r w:rsidR="00072E21">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/die</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Gebäude</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>oder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Wohnung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in den </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>letzten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 Jahren </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>umgebaut</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63271C64" w14:textId="77777777" w:rsidR="00240CDB" w:rsidRDefault="00240CDB" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Falls ja, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Bekanntgabe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> was </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>umgebaut</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00072E21">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Renovation, An- und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00072E21">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Umbau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00072E21">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc.) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>wurde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF107BF" w14:textId="631008DD" w:rsidR="00072E21" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC301AD" w14:textId="372F830B" w:rsidR="00240CDB" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-929895768"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00240CDB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00240CDB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03243B25" w14:textId="7AC2575A" w:rsidR="00240CDB" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1873521658"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00240CDB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00240CDB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00240CDB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00240CDB" w14:paraId="203BD505" w14:textId="77777777" w:rsidTr="00072E21">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1000"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6606" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="377BAD84" w14:textId="77777777" w:rsidR="00240CDB" w:rsidRDefault="00240CDB" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Wird</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Inventar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>mitveräussert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D42833" w14:textId="77777777" w:rsidR="00240CDB" w:rsidRDefault="00240CDB" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Falls ja, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Liste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>mit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Angabe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Wertes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>einreichen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00072E21">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E641FC5" w14:textId="0D79F706" w:rsidR="00072E21" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ist</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> das </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Inventar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>im</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Kaufpreis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>inbegriffen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2190" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0303FC20" w14:textId="77777777" w:rsidR="00240CDB" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1396622569"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00240CDB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00240CDB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB19C41" w14:textId="77777777" w:rsidR="00072E21" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2223A8ED" w14:textId="0808C702" w:rsidR="00072E21" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-702171317"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28571D4B" w14:textId="77777777" w:rsidR="00240CDB" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2050987774"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00240CDB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00240CDB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00240CDB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="25F23EB3" w14:textId="77777777" w:rsidR="00072E21" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D145634" w14:textId="40F41FB5" w:rsidR="00072E21" w:rsidRDefault="00072E21" w:rsidP="00240CDB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1296596881"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00240CDB" w14:paraId="17078BB9" w14:textId="77777777" w:rsidTr="000E4FC1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="004A6339">
+          <w:p w14:paraId="774076F4" w14:textId="77777777" w:rsidR="00240CDB" w:rsidRDefault="00240CDB" w:rsidP="00240CDB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Verwaltung:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Verwaltung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00304D3F" w:rsidRDefault="004A6339" w:rsidP="000E4FC1">
+          <w:p w14:paraId="7F20591C" w14:textId="77777777" w:rsidR="00240CDB" w:rsidRDefault="00240CDB" w:rsidP="00240CDB">
             <w:r w:rsidRPr="004A6339">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="000E4FC1" w:rsidRPr="00476502">
+            <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="000E4FC1" w:rsidRPr="00476502">
+            <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E4FC1" w:rsidRPr="00476502">
-[...5 lines deleted...]
-            <w:r w:rsidR="000E4FC1" w:rsidRPr="00476502">
+            <w:r w:rsidRPr="00476502">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000E4FC1">
-[...34 lines deleted...]
-            <w:r w:rsidR="000E4FC1" w:rsidRPr="00476502">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="1787F820" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="11057" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11057"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A6339" w:rsidTr="004A6339">
+      <w:tr w:rsidR="004A6339" w14:paraId="6CC67620" w14:textId="77777777" w:rsidTr="004A6339">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="004A6339">
+          <w:p w14:paraId="564694C7" w14:textId="77777777" w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="004A6339">
             <w:pPr>
               <w:spacing w:before="9"/>
               <w:ind w:right="-391"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A6339">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8. Allfällige weitere Bestimmungen/Bemerkungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A6339" w:rsidTr="004A6339">
+      <w:tr w:rsidR="004A6339" w14:paraId="4A767147" w14:textId="77777777" w:rsidTr="004A6339">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A6339" w:rsidRPr="004A6339" w:rsidRDefault="004A6339" w:rsidP="004A6339">
+          <w:p w14:paraId="14AE8FAE" w14:textId="77777777" w:rsidR="004A6339" w:rsidRPr="004A6339" w:rsidRDefault="004A6339" w:rsidP="004A6339">
             <w:pPr>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="6"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A6339" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
+          <w:p w14:paraId="07CAC8FA" w14:textId="77777777" w:rsidR="004A6339" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -7147,150 +8362,110 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476502">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E4FC1" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
+          <w:p w14:paraId="098CCC3B" w14:textId="77777777" w:rsidR="000E4FC1" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000E4FC1" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
+          <w:p w14:paraId="378E51D7" w14:textId="77777777" w:rsidR="00B65ED7" w:rsidRDefault="00B65ED7" w:rsidP="000E4FC1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000E4FC1" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
+          <w:p w14:paraId="655C8528" w14:textId="77777777" w:rsidR="000E4FC1" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000E4FC1" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
+          <w:p w14:paraId="296D2ADF" w14:textId="77777777" w:rsidR="000E4FC1" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000E4FC1" w:rsidRDefault="000E4FC1" w:rsidP="000E4FC1">
-[...39 lines deleted...]
-          <w:p w:rsidR="000E4FC1" w:rsidRPr="004A6339" w:rsidRDefault="000E4FC1" w:rsidP="004A6339">
+          <w:p w14:paraId="5C127098" w14:textId="77777777" w:rsidR="000E4FC1" w:rsidRPr="004A6339" w:rsidRDefault="000E4FC1" w:rsidP="004A6339">
             <w:pPr>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="3CE48683" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="00825F5B">
+    <w:p w14:paraId="260921A3" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="00825F5B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2780"/>
           <w:tab w:val="left" w:pos="5190"/>
           <w:tab w:val="left" w:pos="7455"/>
         </w:tabs>
         <w:spacing w:before="94"/>
         <w:ind w:left="227"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Entwurf</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7478,59 +8653,59 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000E4FC1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000E4FC1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000E4FC1" w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="475C4015" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="3913459D" w14:textId="77777777" w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:left="227"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Kontaktadresse für allf. Rückfragen:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -7609,51 +8784,51 @@
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="336265A9" w14:textId="77777777" w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:left="227"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Name, Vorname, Firma:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -7735,59 +8910,59 @@
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="60E2E520" w14:textId="77777777" w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:firstLine="227"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="7B7CE991" w14:textId="77777777" w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:firstLine="227"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Strasse: </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -7874,59 +9049,59 @@
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="021963EE" w14:textId="77777777" w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:firstLine="227"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="231B4581" w14:textId="77777777" w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:firstLine="227"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">PLZ, Ort: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -8013,59 +9188,59 @@
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="68462780" w14:textId="77777777" w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:firstLine="227"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="66664ED6" w14:textId="77777777" w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:firstLine="227"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon Nr.: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -8152,76 +9327,76 @@
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="7DEB52D0" w14:textId="77777777" w:rsidR="00476502" w:rsidRPr="00476502" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:firstLine="227"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00476502" w:rsidP="00476502">
+    <w:p w14:paraId="47D4E50E" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00476502" w:rsidP="00476502">
       <w:pPr>
         <w:ind w:firstLine="227"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>E-Mai</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00552CE5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8297,125 +9472,122 @@
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00476502">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476502" w:rsidRDefault="00476502">
+    <w:p w14:paraId="4D642EB7" w14:textId="77777777" w:rsidR="00476502" w:rsidRDefault="00476502">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+    <w:p w14:paraId="1760FA26" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="163"/>
         <w:ind w:left="227"/>
       </w:pPr>
       <w:r>
         <w:t>Bitte beachten Sie</w:t>
       </w:r>
       <w:r w:rsidR="00476502">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="7E694B35" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+    <w:p w14:paraId="2877346E" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="00B65ED7">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
-        <w:spacing w:before="116"/>
         <w:ind w:left="227"/>
       </w:pPr>
       <w:r>
         <w:t>Der Unterzeichnete beauftragt hiermit das Grundbuchamt mit der Erstellung eines Vertragsentwurfes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+    <w:p w14:paraId="00232353" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="00B65ED7">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
-        <w:spacing w:before="70"/>
         <w:ind w:left="227" w:right="870"/>
       </w:pPr>
       <w:r>
         <w:t>Sofern der Veräusserer diesen Antrag nicht unterzeichnet, bzw. keine genügende Vollmacht eingereicht wird, kann aus Datenschutzgründen kein Vertragsentwurf zugestellt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="5F0EE5F1" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F" w:rsidP="00B65ED7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+    <w:p w14:paraId="599830A2" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855" w:rsidP="00B65ED7">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
-        <w:spacing w:before="116"/>
         <w:ind w:left="227" w:right="1060"/>
       </w:pPr>
       <w:r>
         <w:t>Gelangt der Vertrag nicht zum Abschluss, haftet der unterzeichnete Auftraggeber bzw. der Veräusserer für sämtliche entstandenen Kosten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="3E8E9629" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00A07855">
+    <w:p w14:paraId="7F237E87" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00A07855">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6464"/>
         </w:tabs>
         <w:spacing w:before="117"/>
         <w:ind w:left="227"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Ort,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8509,168 +9681,132 @@
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift der</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Veräusserer:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="0FBA06DE" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
+    <w:p w14:paraId="79E84D1E" w14:textId="77777777" w:rsidR="00B65ED7" w:rsidRDefault="00B65ED7">
       <w:pPr>
         <w:spacing w:before="6"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRPr="00CF4611" w:rsidRDefault="00A07855" w:rsidP="00CF4611">
+    <w:p w14:paraId="74CD2506" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRPr="00CF4611" w:rsidRDefault="00A07855" w:rsidP="00CF4611">
       <w:pPr>
         <w:ind w:left="6465"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Unterschrift des Auftraggebers:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00304D3F" w:rsidRDefault="00304D3F">
-[...12 lines deleted...]
-    <w:p w:rsidR="00CF4611" w:rsidRDefault="00CF4611" w:rsidP="00825F5B">
+    <w:p w14:paraId="0B096009" w14:textId="77777777" w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="00825F5B">
       <w:pPr>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="00825F5B">
+    <w:p w14:paraId="589D3D04" w14:textId="77777777" w:rsidR="00B65ED7" w:rsidRDefault="00B65ED7" w:rsidP="00825F5B">
       <w:pPr>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="00825F5B">
-[...9 lines deleted...]
-    <w:p w:rsidR="00304D3F" w:rsidRPr="00A77FAF" w:rsidRDefault="00A07855">
+    <w:p w14:paraId="01B5E75B" w14:textId="77777777" w:rsidR="00304D3F" w:rsidRPr="00A77FAF" w:rsidRDefault="00A07855">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="227"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77FAF">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(*) Das Grundbuchamt wird ermächtigt, den Schuldbetrag beim Gläubiger direkt anzufragen.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00304D3F" w:rsidRPr="00A77FAF" w:rsidSect="00CF4611">
+    <w:sectPr w:rsidR="00304D3F" w:rsidRPr="00A77FAF" w:rsidSect="00C83C2C">
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="198" w:right="280" w:bottom="280" w:left="340" w:header="720" w:footer="143" w:gutter="0"/>
+      <w:pgMar w:top="238" w:right="278" w:bottom="278" w:left="340" w:header="720" w:footer="142" w:gutter="0"/>
+      <w:paperSrc w:first="2" w:other="2"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F64995" w:rsidRDefault="00F64995" w:rsidP="009453AE">
+    <w:p w14:paraId="30DB7A07" w14:textId="77777777" w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="009453AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F64995" w:rsidRDefault="00F64995" w:rsidP="009453AE">
+    <w:p w14:paraId="691E6B60" w14:textId="77777777" w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="009453AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -8681,128 +9817,128 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004A6339" w:rsidRDefault="00F64995">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="165E0007" w14:textId="77777777" w:rsidR="004A6339" w:rsidRDefault="00072E21">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
-      <w:object w:dxaOrig="1440" w:dyaOrig="1440">
+      <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="784B57ED">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s2049" type="#_x0000_t75" style="position:absolute;margin-left:234.2pt;margin-top:-219.85pt;width:406.75pt;height:238.75pt;z-index:-251658240">
           <v:imagedata r:id="rId1" o:title="" blacklevel="2621f"/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="MSPhotoEd.3" ShapeID="_x0000_s2049" DrawAspect="Content" ObjectID="_1738475014" r:id="rId2"/>
+        <o:OLEObject Type="Embed" ProgID="MSPhotoEd.3" ShapeID="_x0000_s2049" DrawAspect="Content" ObjectID="_1831815633" r:id="rId2"/>
       </w:object>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F64995" w:rsidRDefault="00F64995" w:rsidP="009453AE">
+    <w:p w14:paraId="5727A9B6" w14:textId="77777777" w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="009453AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F64995" w:rsidRDefault="00F64995" w:rsidP="009453AE">
+    <w:p w14:paraId="3DB1555C" w14:textId="77777777" w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="009453AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004A6339" w:rsidRPr="005F3A1D" w:rsidRDefault="004A6339" w:rsidP="00312B98">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="57C3C8DE" w14:textId="77777777" w:rsidR="004A6339" w:rsidRPr="005F3A1D" w:rsidRDefault="004A6339" w:rsidP="00312B98">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="142"/>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A456D44" wp14:editId="047DC0EB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AD0FAC6" wp14:editId="6E31670D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5330646</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-76200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1595886" cy="195791"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="17" name="Grafik 17"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="AA Standard Logo rechts - Logo_Balgach_ohneLinie_RGB.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8820,340 +9956,314 @@
                     <a:ext cx="1595886" cy="195791"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>Grundbuchamt</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004A6339" w:rsidRPr="005F3A1D" w:rsidRDefault="004A6339" w:rsidP="006D194F">
+  <w:p w14:paraId="0CFDD0D5" w14:textId="1F66CB1D" w:rsidR="004A6339" w:rsidRPr="005F3A1D" w:rsidRDefault="004A6339" w:rsidP="006D194F">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:pos="7938"/>
         <w:tab w:val="left" w:pos="8364"/>
       </w:tabs>
       <w:ind w:left="142"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Adresse</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...12 lines deleted...]
-      <w:t xml:space="preserve"> 1</w:t>
+      <w:t>Turnhallestrasse 1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">9436 </w:t>
+      <w:t>9436 Balgach</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006D194F">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="006D194F">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>Eingang</w:t>
-[...6 lines deleted...]
-      <w:t>:</w:t>
+      <w:t>Eingang:</w:t>
     </w:r>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:br/>
-    </w:r>
-[...4 lines deleted...]
-      </w:rPr>
       <w:t>Telefon</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>058 228 80 69</w:t>
     </w:r>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:br/>
       <w:t>E-Mail</w:t>
     </w:r>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00CC55F9">
+    <w:r w:rsidR="00CA0E28">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>grundbuchamt</w:t>
     </w:r>
     <w:r w:rsidRPr="005F3A1D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>@balgach.ch</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="00312B98">
+  <w:p w14:paraId="0041293D" w14:textId="77777777" w:rsidR="004A6339" w:rsidRDefault="004A6339" w:rsidP="00312B98">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:left="142"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="J1+3Gc5V6GGDSXu4gc+WTfg1Y6k3qjIYVMBnDqxYff4AF6VGAlkcjIVkCteBdqwBYwhzT39XVCPQk25J3yzl+A==" w:salt="Mbwq5AU+Q6TK3qQ1txFzKw=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00304D3F"/>
+    <w:rsid w:val="00044F7F"/>
+    <w:rsid w:val="00072E21"/>
+    <w:rsid w:val="000E18CE"/>
     <w:rsid w:val="000E4FC1"/>
+    <w:rsid w:val="00240CDB"/>
     <w:rsid w:val="002B4B6B"/>
     <w:rsid w:val="00304D3F"/>
     <w:rsid w:val="00312B98"/>
+    <w:rsid w:val="003155E5"/>
     <w:rsid w:val="003D40A9"/>
+    <w:rsid w:val="004054E7"/>
     <w:rsid w:val="00476502"/>
     <w:rsid w:val="004A6339"/>
     <w:rsid w:val="0050021A"/>
+    <w:rsid w:val="00552CE5"/>
     <w:rsid w:val="005E6DCC"/>
+    <w:rsid w:val="0060073A"/>
+    <w:rsid w:val="00607B14"/>
     <w:rsid w:val="006C0F1B"/>
+    <w:rsid w:val="006C67EB"/>
     <w:rsid w:val="006D194F"/>
     <w:rsid w:val="006E1774"/>
     <w:rsid w:val="00701C9B"/>
     <w:rsid w:val="00765A33"/>
+    <w:rsid w:val="007801AF"/>
     <w:rsid w:val="00780F75"/>
     <w:rsid w:val="00825F5B"/>
     <w:rsid w:val="008C343D"/>
-    <w:rsid w:val="00914B75"/>
     <w:rsid w:val="009453AE"/>
     <w:rsid w:val="0095721A"/>
     <w:rsid w:val="0099769E"/>
+    <w:rsid w:val="00997F8C"/>
     <w:rsid w:val="009B43D9"/>
     <w:rsid w:val="00A07855"/>
     <w:rsid w:val="00A77FAF"/>
     <w:rsid w:val="00AA74F6"/>
     <w:rsid w:val="00B024BF"/>
+    <w:rsid w:val="00B65ED7"/>
     <w:rsid w:val="00C31BE0"/>
-    <w:rsid w:val="00CC55F9"/>
+    <w:rsid w:val="00C83C2C"/>
+    <w:rsid w:val="00CA0E28"/>
     <w:rsid w:val="00CF4611"/>
     <w:rsid w:val="00DD4C61"/>
+    <w:rsid w:val="00E06764"/>
     <w:rsid w:val="00E450E5"/>
-    <w:rsid w:val="00E975B1"/>
     <w:rsid w:val="00F168F3"/>
     <w:rsid w:val="00F633B3"/>
-    <w:rsid w:val="00F64995"/>
-    <w:rsid w:val="00FE31DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3CCD4AA3"/>
+  <w14:docId w14:val="2B7DE254"/>
   <w15:docId w15:val="{14B5FBD5-9D3D-4A66-8DB0-448E5BC13637}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9215,95 +10325,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -9482,50 +10595,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -9696,51 +10810,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00312B98"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00312B98"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10003,87 +11117,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{980947D2-749D-4F6D-B4BF-CEB9D4A3E2E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43AF26FA-44DF-47B7-AFC0-5A80041E1513}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3541</Characters>
+  <Pages>2</Pages>
+  <Words>630</Words>
+  <Characters>3970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Grundbuchamt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VRSG AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4094</CharactersWithSpaces>
+  <CharactersWithSpaces>4591</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Grundbuchamt</dc:title>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-09-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 10.0 für Word</vt:lpwstr>